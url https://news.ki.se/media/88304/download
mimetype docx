--- v0 (2025-12-15)
+++ v1 (2026-05-18)
@@ -1,4547 +1,4417 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B41370B" w14:textId="77777777" w:rsidR="00156612" w:rsidRDefault="00156612" w:rsidP="001D203A">
-[...43 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+    <w:p w14:paraId="1015D925" w14:textId="7F539433" w:rsidR="00E168B8" w:rsidRPr="00E168B8" w:rsidRDefault="00E168B8" w:rsidP="00E77A8B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E168B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
         </w:rPr>
         <w:t>Teaching Sabbatical</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00D47E2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:val="en-GB" w:eastAsia="sv-SE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nomination Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DB805E" w14:textId="6B86146D" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>Contact data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CA8D84" w14:textId="79EB99C6" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...38 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Teaching Sabbatical coordinator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344B8759" w14:textId="495785D8" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Till vice-rektorer, dekaner, prefekter, </w:t>
-[...3866 lines deleted...]
-      </w:hyperlink>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please provide contact data for the person responsible for the Teaching Sabbatical programme at the home institution.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="146" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="146"/>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="7035"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A6713C" w:rsidRPr="00A6713C" w14:paraId="492318B4" w14:textId="77777777" w:rsidTr="00A6713C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="58159839" w14:textId="77777777" w:rsidTr="00DC6F67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="369D3C67" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRPr="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A6713C">
+          <w:p w14:paraId="1792715D" w14:textId="048BC641" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6813BBB9" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6713C" w:rsidRPr="00A6713C" w14:paraId="61949F37" w14:textId="77777777" w:rsidTr="00A6713C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="6C52E1DA" w14:textId="77777777" w:rsidTr="00DC6F67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF6FEAB" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRPr="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A6713C">
+          <w:p w14:paraId="4F7DB1C0" w14:textId="33613E80" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418F3EF" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6713C" w:rsidRPr="00A6713C" w14:paraId="128A42CD" w14:textId="77777777" w:rsidTr="00A6713C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="2FD38902" w14:textId="77777777" w:rsidTr="00DC6F67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAF20CE" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRPr="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A6713C">
+          <w:p w14:paraId="42AF53B8" w14:textId="4DFC6E64" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B867E" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6713C" w:rsidRPr="00A6713C" w14:paraId="37B3A3C6" w14:textId="77777777" w:rsidTr="00A6713C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="3E1F38A0" w14:textId="77777777" w:rsidTr="00DC6F67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="49AE1DA2" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRPr="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A6713C">
+          <w:p w14:paraId="613BE785" w14:textId="4C85F7AA" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>E-mail address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="522DB255" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A6713C" w:rsidRPr="00A6713C" w14:paraId="442B52CD" w14:textId="77777777" w:rsidTr="00A6713C">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="0ACF694C" w14:textId="77777777" w:rsidTr="00DC6F67">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="146" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC75C43" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRPr="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A6713C">
+          <w:p w14:paraId="4ECC327B" w14:textId="4BE3B2BC" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="sv-SE"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB98928" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A51EB1F" w14:textId="77777777" w:rsidR="00A6713C" w:rsidRDefault="00A6713C" w:rsidP="00A451CE">
-[...62 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="5F44D476" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRPr="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141C10BD" w14:textId="626D5443" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institutional contact person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9B492C" w14:textId="6C530E46" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please provide contact data for the person who has nominated the candidate (typically the Head of Department).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="7035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="3A4D16DB" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="131BF84D" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33115094" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="4BE5A799" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A72A846" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAE61AA" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="793FC4D6" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="445B878D" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066C0671" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="401FA659" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6F30E4" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>E-mail address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB36B14" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="533BAC12" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="193D7422" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659D00FC" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FABFD13" w14:textId="3DB69765" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DAD50F" w14:textId="57DC107D" w:rsidR="00DC6F67" w:rsidRPr="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6F67">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guarantee that the nominated candidate, if selected, will be given the opportunity and the time to work with the development of higher education and implementing experiences gained during the sabbatical, as well as participating in various events related to the Teaching Sabbatical programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185E7DC7" w14:textId="44697458" w:rsidR="00D47E2F" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6F67">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If the nominated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate is selected, insurance for the candidate and accompanying family members while abroad will be covered by their Swedish home institution through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kammarkollegiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D82F89" w14:textId="28725B38" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact data</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="7035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="584DA446" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="759CAC07" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Full name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16806FCC" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="7D094628" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A3EFFD" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3A9F97" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="25F6C6DD" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D578B8" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0385255B" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="241E5774" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0737C59C" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>E-mail address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A4A36E" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6F67" w14:paraId="67374F6B" w14:textId="77777777" w:rsidTr="00183196">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0DC23A" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7035" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E0FC2F" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00183196">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="46222CF7" w14:textId="77777777" w:rsidR="00DC6F67" w:rsidRPr="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00DC6F67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9EB29A" w14:textId="6683FC44" w:rsidR="00DC6F67" w:rsidRDefault="00DC6F67" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7071ACA5" w14:textId="75042AD8" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00D47E2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Candidate presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEC9775" w14:textId="10E91836" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure that the text below together with the CV provides a good description of the candidate’s possibilities to teach at the foreign host institution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5952821E" w14:textId="1A12DB8A" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00D47E2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Partner universities or colleges of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011190AF" w14:textId="0BEBB64D" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please note that the application will only be reviewed by the selected partner universities/colleges. A limited selection does not in itself increase the chances to get a scholarship, rather the opposite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBD4CAF" w14:textId="5B17EAC8" w:rsidR="00233D86" w:rsidRPr="00233D86" w:rsidRDefault="00233D86" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043C5CF3" w14:textId="42C5DEDA" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B693268" w14:textId="22063D5A" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of California, Berkeley</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E776C44" w14:textId="4E568BA0" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of California, Los Angeles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168138AF" w14:textId="3DD27C1B" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>University of Texas at Austin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55344AB1" w14:textId="77777777" w:rsidR="007F30BD" w:rsidRDefault="007F30BD" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4CD693" w14:textId="0393B931" w:rsidR="00233D86" w:rsidRPr="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hong Kong</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF6E843" w14:textId="6E16B37D" w:rsidR="00D47E2F" w:rsidRPr="00D47E2F" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Chinese University of Hong Kong </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF" w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not recommended for families with children of school age)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0783EE6D" w14:textId="77777777" w:rsidR="007F30BD" w:rsidRDefault="007F30BD" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E52FEA" w14:textId="5222437D" w:rsidR="00233D86" w:rsidRPr="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Japan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE3E772" w14:textId="4F618838" w:rsidR="00D47E2F" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Tokyo – PEAK </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF" w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not recommended for families with children of school age)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDBDEDE" w14:textId="24B7EEE2" w:rsidR="00B53F21" w:rsidRPr="00B53F21" w:rsidRDefault="00B53F21" w:rsidP="00B53F21">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Okinawa</w:t>
+      </w:r>
+      <w:r w:rsidR="0004002C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Institute of Science and Technology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not recommended for families with children of school age)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3426BADF" w14:textId="77777777" w:rsidR="00B53F21" w:rsidRPr="00B53F21" w:rsidRDefault="00B53F21" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF15561" w14:textId="273957A4" w:rsidR="00233D86" w:rsidRPr="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233D86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Singapore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11654FEB" w14:textId="40B0B9D1" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nanyang Technological University </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF" w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not recommended for families with children of school age)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D58A652" w14:textId="5DC16234" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National University of Singapore </w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF" w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(not recommended for families with children of school age)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476FAFD8" w14:textId="77777777" w:rsidR="006A134E" w:rsidRDefault="006A134E" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D77124" w14:textId="2D739D8B" w:rsidR="006B4353" w:rsidRDefault="00153EBA" w:rsidP="00233D86">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Botswana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B96128" w14:textId="69597AB8" w:rsidR="00153EBA" w:rsidRPr="00D47E2F" w:rsidRDefault="00153EBA" w:rsidP="00153EBA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Botswana </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1385C313" w14:textId="77777777" w:rsidR="00B85294" w:rsidRDefault="00B85294" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D47B6D5" w14:textId="65AC0697" w:rsidR="00233D86" w:rsidRDefault="00233D86" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilitate the review process at our partner universities, please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D47E2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>state the name/s of department/s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the respective university/college that matches the candidate’s profile</w:t>
+      </w:r>
+      <w:r w:rsidR="00E342FF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00077331" w:rsidRPr="00715311" w14:paraId="7C19D609" w14:textId="77777777" w:rsidTr="00077331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B14EE43" w14:textId="77777777" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C269E39" w14:textId="6E52832E" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7F68CE" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C2D6040" w14:textId="77777777" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="778673EA" w14:textId="0090C049" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B157860" w14:textId="2257FD85" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Summary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A59595" w14:textId="61FD7348" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please summarise the candidate description, i.e. academic background and profile, motives and expectations and CV (max 150 words):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00077331" w:rsidRPr="00715311" w14:paraId="65E7DDB9" w14:textId="77777777" w:rsidTr="00077331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17097989" w14:textId="77777777" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44BD63DF" w14:textId="77777777" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63DB1F8E" w14:textId="77777777" w:rsidR="00077331" w:rsidRDefault="00077331" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60E2551B" w14:textId="28E492A9" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="32BED54B" w14:textId="533C7748" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4881304D" w14:textId="04187ECF" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Academic background and profile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC57157" w14:textId="10691CD2" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please ensure that teaching experiences and capabilities are clearly described (max 1000 words):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C3738" w:rsidRPr="00715311" w14:paraId="4FBF20B9" w14:textId="77777777" w:rsidTr="001C3738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E092EE" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="226836F7" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57938188" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C3C48BC" w14:textId="68567355" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B836F25" w14:textId="6C4BA386" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E18C944" w14:textId="7CEA13DE" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Motives and expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EE080E" w14:textId="483739A1" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Why does the candidate want to participate in the Teaching </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sabbatcial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme and how does he/she expect to be involved in the activities at the partner institution? If specific institutions have been selected, please motivate the choice. Please also give preliminary information about family members that will accompany the “STINT Fellow” abroad (max 500 words):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C3738" w:rsidRPr="00715311" w14:paraId="0BCA1738" w14:textId="77777777" w:rsidTr="001C3738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7F6421" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E342FF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65DDF73E" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E342FF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="507BB214" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E342FF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D88DF1" w14:textId="50DD2FB2" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E342FF">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="777696E4" w14:textId="1B879C98" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD711F1" w14:textId="6DDD7658" w:rsidR="00E342FF" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242ACB10" w14:textId="2548A0EE" w:rsidR="001C3738" w:rsidRDefault="00E342FF" w:rsidP="00E342FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please upload a CV for the candidate (max 4 pages, in PDF-format, max 2MB)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E2F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1004E2" w14:textId="3B5FAF95" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00D47E2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nomination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6536B2FB" w14:textId="25E8CB33" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00D47E2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Why was this candidate nominated?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C135420" w14:textId="18BCFD28" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please comment the nomination from an institutional perspective, including name and position of the person writing the nomination (max 500 words):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C3738" w:rsidRPr="00715311" w14:paraId="2CFE4334" w14:textId="77777777" w:rsidTr="001C3738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E69FF5" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66851B76" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DAAFC4D" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="627B3DC9" w14:textId="346B911E" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="313A570B" w14:textId="2F6468BC" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00D47E2F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Expected institutional impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64713FA1" w14:textId="638AA7E3" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Describe how the candidate’s experiences will be exploited to make a broad and long-lasting institutional impact on different organisational levels (max 500 words):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9015"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C3738" w:rsidRPr="00715311" w14:paraId="34D5ECA8" w14:textId="77777777" w:rsidTr="001C3738">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9015" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB8E656" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="569E596B" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="137C81C7" w14:textId="77777777" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="696723D1" w14:textId="13D9541C" w:rsidR="001C3738" w:rsidRDefault="001C3738" w:rsidP="00E168B8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="59578F86" w14:textId="0F29DC47" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FEF9D02" w14:textId="76670B72" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2F1DAE" w14:textId="77777777" w:rsidR="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00E168B8">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D47E2F" w:rsidSect="00F86721">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="-2344" w:right="1418" w:bottom="923" w:left="1463" w:header="567" w:footer="161" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="44C9843D" w14:textId="77777777" w:rsidR="00385C4C" w:rsidRDefault="00385C4C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="79510858" w14:textId="77777777" w:rsidR="00385C4C" w:rsidRDefault="00385C4C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DM Sans">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Franklin Gothic Book">
+    <w:panose1 w:val="020B0503020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9076" w:type="dxa"/>
+      <w:tblInd w:w="-13" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="6" w:type="dxa"/>
+        <w:left w:w="6" w:type="dxa"/>
+        <w:bottom w:w="6" w:type="dxa"/>
+        <w:right w:w="6" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4030"/>
+      <w:gridCol w:w="5046"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A7F17" w14:paraId="0F13DB84" w14:textId="77777777" w:rsidTr="00F53D90">
+      <w:trPr>
+        <w:trHeight w:val="285"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4030" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="24064BEE" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRDefault="009A7F17" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5046" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="209BABA0" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00F33FD8" w:rsidRDefault="009A7F17" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009A7F17" w14:paraId="04A8E2F6" w14:textId="77777777" w:rsidTr="00F53D90">
+      <w:trPr>
+        <w:trHeight w:val="284"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4030" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="07D907E3" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRDefault="009A7F17" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:bookmarkStart w:id="1" w:name="bmSidnummerSecond"/>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5046" w:type="dxa"/>
+          <w:noWrap/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="2C103408" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00CF1530" w:rsidRDefault="009A7F17" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidfot"/>
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00A6537B" w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00A6537B" w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="00CF1530">
+            <w:rPr>
+              <w:rStyle w:val="Sidnummer"/>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="2" w:name="bmSidnummerSecondTrue"/>
+          <w:bookmarkEnd w:id="1"/>
+          <w:bookmarkEnd w:id="2"/>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="5E17B8DA" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00E4526E" w:rsidRDefault="009A7F17" w:rsidP="00F30470">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17634FCF" w14:textId="3D719D38" w:rsidR="009A7F17" w:rsidRPr="00CF1530" w:rsidRDefault="00CF1530" w:rsidP="00CF1530">
+    <w:pPr>
+      <w:pStyle w:val="Fot"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">STINT, </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008960E4">
+      <w:t xml:space="preserve">Wallingatan 2, </w:t>
+    </w:r>
+    <w:r>
+      <w:t>SE-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008960E4">
+      <w:t>111 60 Stockholm</w:t>
+    </w:r>
+    <w:r>
+      <w:t>, Sweden</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008960E4">
+      <w:t xml:space="preserve"> • </w:t>
+    </w:r>
+    <w:r>
+      <w:t>+46 (0)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008960E4">
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008960E4">
+      <w:t>671 19 90 • info@stint.se • www.stint.se</w:t>
+    </w:r>
+  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+      </w:rPr>
+      <w:id w:val="221949776"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="478110E3" w14:textId="1CBE002B" w:rsidR="00CF1530" w:rsidRPr="00CF1530" w:rsidRDefault="00CF1530" w:rsidP="00CF1530">
+        <w:pPr>
+          <w:pStyle w:val="Sidfot"/>
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:r w:rsidR="00923567">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1530">
+          <w:rPr>
+            <w:rStyle w:val="Sidnummer"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="44A6025B" w14:textId="77777777" w:rsidR="00CF1530" w:rsidRPr="00E4526E" w:rsidRDefault="00CF1530" w:rsidP="00E4526E">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1AA9F9B6" w14:textId="77777777" w:rsidR="00385C4C" w:rsidRDefault="00385C4C">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1E6F2649" w14:textId="77777777" w:rsidR="00385C4C" w:rsidRDefault="00385C4C">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9768" w:type="dxa"/>
+      <w:tblInd w:w="-531" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6537"/>
+      <w:gridCol w:w="3231"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A7F17" w14:paraId="69B9B04B" w14:textId="77777777" w:rsidTr="2322E657">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6537" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="18B45B49" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRDefault="2322E657" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="bmLogga2"/>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E545FBD" wp14:editId="58481673">
+                <wp:extent cx="236220" cy="830580"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="389470106" name="Picture 2" descr="STINT_logo_utan text"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 2"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="236220" cy="830580"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3231" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5A1EC6B3" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRDefault="009A7F17" w:rsidP="00EF1D95">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="13AD2356" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRDefault="009A7F17">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9687" w:type="dxa"/>
+      <w:tblInd w:w="-531" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="57" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="546"/>
+      <w:gridCol w:w="5991"/>
+      <w:gridCol w:w="3150"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A7F17" w:rsidRPr="00715311" w14:paraId="31192644" w14:textId="77777777" w:rsidTr="2322E657">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1418"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6537" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="6C228205" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00B56A55" w:rsidRDefault="2322E657" w:rsidP="00B56A55">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+          </w:pPr>
+          <w:bookmarkStart w:id="3" w:name="bmLogga1"/>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E5271F3" wp14:editId="5010D2E3">
+                <wp:extent cx="2225040" cy="830580"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="525759298" name="Picture 1" descr="STINT_logo_CMYK_uncoated"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 1"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2225040" cy="830580"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+          <w:bookmarkEnd w:id="3"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3150" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="55E1031E" w14:textId="38DBB061" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="00D47E2F" w:rsidP="00CF1530">
+          <w:pPr>
+            <w:pStyle w:val="Brdtext"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="4" w:name="bmDokNummer"/>
+          <w:bookmarkEnd w:id="4"/>
+          <w:r w:rsidRPr="00D47E2F">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Swedish HEI’s Nomination Form</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00D47E2F">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Teaching Sabbatical </w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="34417E5A" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00BF5345">
+          <w:pPr>
+            <w:pStyle w:val="Typ"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="5" w:name="bmTyp"/>
+          <w:bookmarkEnd w:id="5"/>
+        </w:p>
+        <w:p w14:paraId="4F99151E" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00B56A55">
+          <w:pPr>
+            <w:pStyle w:val="Brdtext"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="6" w:name="bmRef"/>
+          <w:bookmarkEnd w:id="6"/>
+        </w:p>
+        <w:p w14:paraId="3ECBF23F" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00B56A55">
+          <w:pPr>
+            <w:pStyle w:val="Brdtext"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="7" w:name="bmKst"/>
+          <w:bookmarkEnd w:id="7"/>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="009A7F17" w:rsidRPr="00715311" w14:paraId="4FBDEC42" w14:textId="77777777" w:rsidTr="2322E657">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="546" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2CDDCE34" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00905D22">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5991" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2DA21C1A" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00B56A55">
+          <w:pPr>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:bookmarkStart w:id="8" w:name="bmNamn"/>
+          <w:bookmarkStart w:id="9" w:name="bmTitel"/>
+          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="9"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3150" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="3F1CD255" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00B56A55">
+          <w:pPr>
+            <w:pStyle w:val="Brdtext"/>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="441D7099" w14:textId="77777777" w:rsidR="009A7F17" w:rsidRPr="00D47E2F" w:rsidRDefault="009A7F17" w:rsidP="00905D22">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02022E9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0A40618"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="194B194D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9814ADCE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20BC0D68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3AC03D6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D980DDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C3A38C0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573A01B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64FA3D62"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C3240A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CE2B46A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DD16DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="852EAE70"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="669B084D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="639CF4F8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F891E56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AC2B68E"/>
+    <w:lvl w:ilvl="0" w:tplc="AC18875E">
+      <w:start w:val="2020"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70095C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04743CA0"/>
+    <w:lvl w:ilvl="0" w:tplc="DE0896F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71ED5E72"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B48CDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76CE1FE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2560600"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="708719796">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="89469474">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1124038787">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="742919984">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1642227808">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="714158389">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1311638531">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1722249051">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1949772861">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1241214034">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1473332589">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1872839581">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D203A"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FC60EB"/>
+    <w:rsidRoot w:val="00D4106C"/>
+    <w:rsid w:val="000022C9"/>
+    <w:rsid w:val="00013AA0"/>
+    <w:rsid w:val="00026CC0"/>
+    <w:rsid w:val="00033CDA"/>
+    <w:rsid w:val="0003508B"/>
+    <w:rsid w:val="0004002C"/>
+    <w:rsid w:val="00047DA1"/>
+    <w:rsid w:val="000521DC"/>
+    <w:rsid w:val="00062A24"/>
+    <w:rsid w:val="00077331"/>
+    <w:rsid w:val="0009253D"/>
+    <w:rsid w:val="00095FDE"/>
+    <w:rsid w:val="000C01EF"/>
+    <w:rsid w:val="000C31FB"/>
+    <w:rsid w:val="000D2D15"/>
+    <w:rsid w:val="000F5C7E"/>
+    <w:rsid w:val="00123E5F"/>
+    <w:rsid w:val="001260EA"/>
+    <w:rsid w:val="0013664C"/>
+    <w:rsid w:val="001421E1"/>
+    <w:rsid w:val="00146591"/>
+    <w:rsid w:val="00153EBA"/>
+    <w:rsid w:val="00164785"/>
+    <w:rsid w:val="001801BD"/>
+    <w:rsid w:val="00181C10"/>
+    <w:rsid w:val="0018465D"/>
+    <w:rsid w:val="00191412"/>
+    <w:rsid w:val="001A6C0D"/>
+    <w:rsid w:val="001C3738"/>
+    <w:rsid w:val="001D14B5"/>
+    <w:rsid w:val="001D14F4"/>
+    <w:rsid w:val="001E183F"/>
+    <w:rsid w:val="001F2765"/>
+    <w:rsid w:val="00204B1A"/>
+    <w:rsid w:val="002077AE"/>
+    <w:rsid w:val="002269AB"/>
+    <w:rsid w:val="00233D86"/>
+    <w:rsid w:val="002541E3"/>
+    <w:rsid w:val="00267628"/>
+    <w:rsid w:val="00297560"/>
+    <w:rsid w:val="00297636"/>
+    <w:rsid w:val="002E440A"/>
+    <w:rsid w:val="002E7D81"/>
+    <w:rsid w:val="00307EDB"/>
+    <w:rsid w:val="0031191E"/>
+    <w:rsid w:val="003229DC"/>
+    <w:rsid w:val="00327E8A"/>
+    <w:rsid w:val="003322C1"/>
+    <w:rsid w:val="003334D6"/>
+    <w:rsid w:val="00355DBD"/>
+    <w:rsid w:val="00363766"/>
+    <w:rsid w:val="003729FB"/>
+    <w:rsid w:val="00376FE0"/>
+    <w:rsid w:val="00385C4C"/>
+    <w:rsid w:val="003A649D"/>
+    <w:rsid w:val="003B48EA"/>
+    <w:rsid w:val="00403D6F"/>
+    <w:rsid w:val="00412DC3"/>
+    <w:rsid w:val="004164D3"/>
+    <w:rsid w:val="00437BE0"/>
+    <w:rsid w:val="004536F3"/>
+    <w:rsid w:val="00457B64"/>
+    <w:rsid w:val="00472B40"/>
+    <w:rsid w:val="004732A9"/>
+    <w:rsid w:val="0048263A"/>
+    <w:rsid w:val="00484A7C"/>
+    <w:rsid w:val="004865BA"/>
+    <w:rsid w:val="004A0F0C"/>
+    <w:rsid w:val="004B30A2"/>
+    <w:rsid w:val="004B37E7"/>
+    <w:rsid w:val="004D07E0"/>
+    <w:rsid w:val="004D2415"/>
+    <w:rsid w:val="004D73B6"/>
+    <w:rsid w:val="004F374D"/>
+    <w:rsid w:val="005014FC"/>
+    <w:rsid w:val="0051007D"/>
+    <w:rsid w:val="00515B79"/>
+    <w:rsid w:val="00516374"/>
+    <w:rsid w:val="005202B5"/>
+    <w:rsid w:val="00522773"/>
+    <w:rsid w:val="00527095"/>
+    <w:rsid w:val="00554241"/>
+    <w:rsid w:val="005778A6"/>
+    <w:rsid w:val="00584F61"/>
+    <w:rsid w:val="005856E0"/>
+    <w:rsid w:val="005877C3"/>
+    <w:rsid w:val="005938E3"/>
+    <w:rsid w:val="005C168A"/>
+    <w:rsid w:val="005C2612"/>
+    <w:rsid w:val="005D11C8"/>
+    <w:rsid w:val="005D4BF9"/>
+    <w:rsid w:val="00600B70"/>
+    <w:rsid w:val="00625E02"/>
+    <w:rsid w:val="00636424"/>
+    <w:rsid w:val="00637992"/>
+    <w:rsid w:val="006650EB"/>
+    <w:rsid w:val="00670F99"/>
+    <w:rsid w:val="00677158"/>
+    <w:rsid w:val="00687E6B"/>
+    <w:rsid w:val="006930F1"/>
+    <w:rsid w:val="006A134E"/>
+    <w:rsid w:val="006A2EB2"/>
+    <w:rsid w:val="006B2F98"/>
+    <w:rsid w:val="006B4353"/>
+    <w:rsid w:val="006B4854"/>
+    <w:rsid w:val="006C0347"/>
+    <w:rsid w:val="006D20E5"/>
+    <w:rsid w:val="00715311"/>
+    <w:rsid w:val="00723B74"/>
+    <w:rsid w:val="00725242"/>
+    <w:rsid w:val="00783B5E"/>
+    <w:rsid w:val="00787978"/>
+    <w:rsid w:val="00787ED4"/>
+    <w:rsid w:val="0079139F"/>
+    <w:rsid w:val="00793128"/>
+    <w:rsid w:val="00793485"/>
+    <w:rsid w:val="007D4B9A"/>
+    <w:rsid w:val="007D5E94"/>
+    <w:rsid w:val="007E0773"/>
+    <w:rsid w:val="007E4B1C"/>
+    <w:rsid w:val="007F30BD"/>
+    <w:rsid w:val="00807C5D"/>
+    <w:rsid w:val="008405D1"/>
+    <w:rsid w:val="008451AF"/>
+    <w:rsid w:val="008458B9"/>
+    <w:rsid w:val="008569C4"/>
+    <w:rsid w:val="00861801"/>
+    <w:rsid w:val="0087543B"/>
+    <w:rsid w:val="00893779"/>
+    <w:rsid w:val="0089734B"/>
+    <w:rsid w:val="008C0D75"/>
+    <w:rsid w:val="008D33C5"/>
+    <w:rsid w:val="008D5477"/>
+    <w:rsid w:val="008D7183"/>
+    <w:rsid w:val="008E290F"/>
+    <w:rsid w:val="008F7257"/>
+    <w:rsid w:val="009046AC"/>
+    <w:rsid w:val="00905D22"/>
+    <w:rsid w:val="00923567"/>
+    <w:rsid w:val="00927214"/>
+    <w:rsid w:val="00932AB6"/>
+    <w:rsid w:val="00967E78"/>
+    <w:rsid w:val="00980A7C"/>
+    <w:rsid w:val="00986FB9"/>
+    <w:rsid w:val="00995CCA"/>
+    <w:rsid w:val="00995FCC"/>
+    <w:rsid w:val="009A7F17"/>
+    <w:rsid w:val="009D69C7"/>
+    <w:rsid w:val="009D6C1F"/>
+    <w:rsid w:val="009D6CAB"/>
+    <w:rsid w:val="009E1DA7"/>
+    <w:rsid w:val="009E56C4"/>
+    <w:rsid w:val="009F5CF7"/>
+    <w:rsid w:val="00A07EC1"/>
+    <w:rsid w:val="00A2139D"/>
+    <w:rsid w:val="00A33AF8"/>
+    <w:rsid w:val="00A51E52"/>
+    <w:rsid w:val="00A6537B"/>
+    <w:rsid w:val="00A73847"/>
+    <w:rsid w:val="00A90DB3"/>
+    <w:rsid w:val="00A93C68"/>
+    <w:rsid w:val="00AB2146"/>
+    <w:rsid w:val="00AC1101"/>
+    <w:rsid w:val="00AD005F"/>
+    <w:rsid w:val="00AD2C22"/>
+    <w:rsid w:val="00B016F2"/>
+    <w:rsid w:val="00B03622"/>
+    <w:rsid w:val="00B12718"/>
+    <w:rsid w:val="00B252FC"/>
+    <w:rsid w:val="00B25F46"/>
+    <w:rsid w:val="00B30861"/>
+    <w:rsid w:val="00B375F9"/>
+    <w:rsid w:val="00B515CE"/>
+    <w:rsid w:val="00B52D58"/>
+    <w:rsid w:val="00B53F21"/>
+    <w:rsid w:val="00B54A9E"/>
+    <w:rsid w:val="00B55445"/>
+    <w:rsid w:val="00B55776"/>
+    <w:rsid w:val="00B56A55"/>
+    <w:rsid w:val="00B6242F"/>
+    <w:rsid w:val="00B73994"/>
+    <w:rsid w:val="00B75175"/>
+    <w:rsid w:val="00B80440"/>
+    <w:rsid w:val="00B80E51"/>
+    <w:rsid w:val="00B85294"/>
+    <w:rsid w:val="00BB46C3"/>
+    <w:rsid w:val="00BC04E2"/>
+    <w:rsid w:val="00BD1B5E"/>
+    <w:rsid w:val="00BD3531"/>
+    <w:rsid w:val="00BD7A60"/>
+    <w:rsid w:val="00BE1A14"/>
+    <w:rsid w:val="00BE5F37"/>
+    <w:rsid w:val="00BF4591"/>
+    <w:rsid w:val="00BF4ADC"/>
+    <w:rsid w:val="00BF4B15"/>
+    <w:rsid w:val="00BF5345"/>
+    <w:rsid w:val="00BF53F5"/>
+    <w:rsid w:val="00C13E59"/>
+    <w:rsid w:val="00C33D35"/>
+    <w:rsid w:val="00C36E14"/>
+    <w:rsid w:val="00C4400C"/>
+    <w:rsid w:val="00C66173"/>
+    <w:rsid w:val="00C70260"/>
+    <w:rsid w:val="00C722B5"/>
+    <w:rsid w:val="00C744CD"/>
+    <w:rsid w:val="00C7534A"/>
+    <w:rsid w:val="00CC6672"/>
+    <w:rsid w:val="00CD0D2E"/>
+    <w:rsid w:val="00CD120D"/>
+    <w:rsid w:val="00CE0BB5"/>
+    <w:rsid w:val="00CE11AC"/>
+    <w:rsid w:val="00CE261A"/>
+    <w:rsid w:val="00CE71A7"/>
+    <w:rsid w:val="00CF1530"/>
+    <w:rsid w:val="00CF24A8"/>
+    <w:rsid w:val="00D00049"/>
+    <w:rsid w:val="00D0766E"/>
+    <w:rsid w:val="00D13600"/>
+    <w:rsid w:val="00D15470"/>
+    <w:rsid w:val="00D20E74"/>
+    <w:rsid w:val="00D26309"/>
+    <w:rsid w:val="00D314B9"/>
+    <w:rsid w:val="00D34A47"/>
+    <w:rsid w:val="00D4106C"/>
+    <w:rsid w:val="00D45E32"/>
+    <w:rsid w:val="00D47E2F"/>
+    <w:rsid w:val="00D5469A"/>
+    <w:rsid w:val="00D578C8"/>
+    <w:rsid w:val="00D61094"/>
+    <w:rsid w:val="00DB1F8E"/>
+    <w:rsid w:val="00DB2691"/>
+    <w:rsid w:val="00DC2EF6"/>
+    <w:rsid w:val="00DC6F67"/>
+    <w:rsid w:val="00DD2210"/>
+    <w:rsid w:val="00DD6E6F"/>
+    <w:rsid w:val="00DD7268"/>
+    <w:rsid w:val="00DE64DA"/>
+    <w:rsid w:val="00E13069"/>
+    <w:rsid w:val="00E168B8"/>
+    <w:rsid w:val="00E24C30"/>
+    <w:rsid w:val="00E33D96"/>
+    <w:rsid w:val="00E342FF"/>
+    <w:rsid w:val="00E4473C"/>
+    <w:rsid w:val="00E4526E"/>
+    <w:rsid w:val="00E51080"/>
+    <w:rsid w:val="00E52853"/>
+    <w:rsid w:val="00E536A4"/>
+    <w:rsid w:val="00E626A5"/>
+    <w:rsid w:val="00E66254"/>
+    <w:rsid w:val="00E778AD"/>
+    <w:rsid w:val="00E77A8B"/>
+    <w:rsid w:val="00E84CD3"/>
+    <w:rsid w:val="00E910CF"/>
+    <w:rsid w:val="00E918BC"/>
+    <w:rsid w:val="00EA69B9"/>
+    <w:rsid w:val="00EC34BE"/>
+    <w:rsid w:val="00EF1D95"/>
+    <w:rsid w:val="00F125E1"/>
+    <w:rsid w:val="00F14463"/>
+    <w:rsid w:val="00F15299"/>
+    <w:rsid w:val="00F1725D"/>
+    <w:rsid w:val="00F30470"/>
+    <w:rsid w:val="00F31F9F"/>
+    <w:rsid w:val="00F33FD8"/>
+    <w:rsid w:val="00F53D90"/>
+    <w:rsid w:val="00F54BE9"/>
+    <w:rsid w:val="00F63C8F"/>
+    <w:rsid w:val="00F67384"/>
+    <w:rsid w:val="00F7282A"/>
+    <w:rsid w:val="00F81D4F"/>
+    <w:rsid w:val="00F86721"/>
+    <w:rsid w:val="00F874D3"/>
+    <w:rsid w:val="00F91DAA"/>
+    <w:rsid w:val="00F91ECA"/>
+    <w:rsid w:val="00F96EC3"/>
+    <w:rsid w:val="00FB5A18"/>
+    <w:rsid w:val="00FC33C1"/>
+    <w:rsid w:val="00FE1564"/>
+    <w:rsid w:val="2322E657"/>
+    <w:rsid w:val="4D3727B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D8B2808"/>
+  <w14:docId w14:val="31BED730"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B818C1AC-41CC-4D40-859B-6BEA6812C3C9}"/>
+  <w15:docId w15:val="{08FF2245-06E3-4C3D-A462-4466595C8692}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="sv-SE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...33 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...66 lines deleted...]
-    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4690,577 +4560,546 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001D203A"/>
+    <w:rsid w:val="00E168B8"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00156612"/>
+    <w:rsid w:val="00AC1101"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="sv-SE"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004B37E7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Brdtext"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF5345"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00793485"/>
+    <w:pPr>
+      <w:spacing w:before="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidfot">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00793485"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellrutnt">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00CE261A"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BF53F5"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Sidnummer">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="00793485"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00687E6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Typ">
+    <w:name w:val="Typ"/>
+    <w:basedOn w:val="Rubrik3"/>
+    <w:rsid w:val="00BF5345"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="RubrikChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00E51080"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik"/>
+    <w:rsid w:val="00E51080"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Franklin Gothic Book" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
+    <w:link w:val="Rubrik2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004B37E7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="1F3864" w:themeColor="accent5" w:themeShade="80"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liststycke">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7257"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
+    <w:link w:val="Rubrik1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008F7257"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7257"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D203A"/>
+    <w:rsid w:val="008F7257"/>
     <w:rPr>
-      <w:color w:val="0563C1"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalwebb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D203A"/>
+    <w:rsid w:val="008F7257"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Stark">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:styleId="Starkbetoning">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="22"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="001D203A"/>
+    <w:rsid w:val="008F7257"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:rsid w:val="002541E3"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="KommentarerChar"/>
+    <w:rsid w:val="002541E3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
+    <w:rsid w:val="002541E3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
+    <w:rsid w:val="002541E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Betoning">
-[...4 lines deleted...]
-    <w:rsid w:val="001D203A"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
+    <w:rsid w:val="002541E3"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002541E3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D203A"/>
+    <w:rsid w:val="002541E3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00156612"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fot">
+    <w:name w:val="Fot"/>
+    <w:basedOn w:val="Sidfot"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF1530"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="40" w:after="80"/>
+      <w:ind w:left="-110"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+      <w:sz w:val="17"/>
+      <w:szCs w:val="17"/>
       <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00263D2F"/>
+    <w:rsid w:val="00923567"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:lang w:eastAsia="sv-SE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="170532421">
-[...303 lines deleted...]
-    <w:div w:id="1821077445">
+    <w:div w:id="459807731">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matti.nikkola@ki.se" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gunnar.nilsson@ki.se" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabine.koch@ki.se" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pn-lakarprogrammet@ki.se" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@mtc.ki.se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.williams.edu/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/personer/marianna-moberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utexas.edu/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.vikstrom@ki.se" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carl.j.sundberg@ki.se" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.ankarcrona@ki.se" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lars.henningsohn@ki.se" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@imm.ki.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@mbb.ki.se" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marika.wahlberg@ki.se" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthony.wright@ki.se" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michael.fored@ki.se" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asu.edu/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jenny.selander@ki.se" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:madelen.lek@ki.se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerald.mcinerney@ki.se" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristina.jesinkey@ki.se" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.hasselberg@ki.se" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bjorn.hogberg@ki.se" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pn-biomedicinprogrammen@ki.se" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@kbh.ki.se" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Elias.Arner@ki.se" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lena.palmberg@ki.se" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anna.Nopp@ki.se" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@meb.ki.se" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@neuro.ki.se" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ub.bw/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stint.se/se/program/teaching_sabbatical" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.miley.akerstedt@ki.se" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.arsenian.henriksson@ki.se;robert.harris@ki.se" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miriam.nauri@ki.se" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janina.seubert@ki.se" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anette.norman@ki.se" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mattias.svensson@ki.se" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristiina.tammimies@ki.se" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prefekt@nvs.ki.se" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@labmed.ki.se" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@fyfa.ki.se" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wibeke.jonas@ki.se" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.hanson@ki.se" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ntu.edu.sg/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sofia.vikstrom@ki.se" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lars.henningsohn@ki.se" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.johnell@ki.se" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kent.Jardemark@ki.se" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:per.palmgren@ki.se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lars.holmgren@ki.se" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lotta.jansson@ki.se" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@bionut.ki.se" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@medh.ki.se" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@onkpat.ki.se" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Per.Hydbring@ki.se" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berkeley.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.jesinkey@ki.se" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristina.gemzell@ki.se" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annsofi.johannsen@ki.se" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ata.ghaderi@ki.se" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.bergstrom@ki.se" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erik.melen@ki.se" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@cmb.ki.se" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalia.stathakarou@ki.se" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanna.sahlin@ki.se" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Lichtenstein@ki.se" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Olav.Rooyackers@ki.se" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nus.edu.sg/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@lime.ki.se" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ki.se/personer/liisa-svensson" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asa.eriksson@ki.se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anna.miley.akerstedt@ki.se" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mats.j.olsson@ki.se" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anders.franco-cereceda@ki.se" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@clintec.ki.se" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mandana.fallahpour@ki.se" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mae.suliman@ki.se" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eddie.weitzberg@ki.se" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Ingrid.Kockum@ki.se" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria.watter@ki.se" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@meds.ki.se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lars.henningsohn@ki.se" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ucla.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gunnar.nilsson@ki.se" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.forster@ki.se" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.fuxe@ki.se" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@kids.ki.se" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annaeva.hallin@ki.se" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.halvorsen@ki.se" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:li.tsai@ki.se" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oist.jp/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanne.nylen@ki.se" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@nvs.ki.se" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonas.sundback@ki.se" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:niklas.zethraeus@ki.se" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Johan.Engdahl@ki.se" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ata.ghaderi@ki.se" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.erhardt@ki.se" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@cns.ki.se" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Lennart.Brodin@ki.se" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asa.eriksson@ki.se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.wahren@ki.se" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gua@ki.se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@mmk.ki.se" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:susanne.guidetti@ki.se" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satu.turunen-taheri@ki.se" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Emilie.Agardh@ki.se" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://peak.c.u-tokyo.ac.jp/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sten.linnarsson@ki.se" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodil.lund@ki.se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlotte.palmqvist@ki.se" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catharina.lavebratt@ki.se" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerald.mcinerney@ki.se" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilberto.fisone@ki.se" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un.gph@ki.se" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@kisos.ki.se" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronika.tillander@ki.se" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:magdalena.rosell@ki.se" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.wahlgren@ki.se" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ulrica.nilsson@ki.se" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amherst.edu/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cuhk.edu.hk/english/index.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martin.forster@ki.se" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camilla.bjorkegren@ki.se" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:un@dentmed.ki.se" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeannette.hagerstrom@ki.se" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:velmurugesan.arulampalam@ki.se" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kare.buhlin@ki.se" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\KarinForslund\Documents\STINTMall-2019.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -5482,74 +5321,442 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_Flow_SignoffStatus xmlns="54671df0-3629-4224-b4fd-dac67ece5cd2" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b829e5b9-845e-41d1-9e00-0e1f2e681e28">
+      <UserInfo>
+        <DisplayName>Hans Pohl</DisplayName>
+        <AccountId>30</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Andreas Göthenberg</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54671df0-3629-4224-b4fd-dac67ece5cd2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b829e5b9-845e-41d1-9e00-0e1f2e681e28" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100C4E2194DF228D447ABEB08CFED4C2EC2" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="c3b1c9580ec319bc71da2e079ad53e0e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="54671df0-3629-4224-b4fd-dac67ece5cd2" xmlns:ns3="b829e5b9-845e-41d1-9e00-0e1f2e681e28" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01f10a8d515ddc9e8578c45a7f170a08" ns2:_="" ns3:_="">
+    <xsd:import namespace="54671df0-3629-4224-b4fd-dac67ece5cd2"/>
+    <xsd:import namespace="b829e5b9-845e-41d1-9e00-0e1f2e681e28"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="54671df0-3629-4224-b4fd-dac67ece5cd2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="18" nillable="true" ma:displayName="Godkännandestatus" ma:internalName="Godk_x00e4_nnandestatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkeringar" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2dd0cebb-a835-4e65-89c3-e0b7aa5faf59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b829e5b9-845e-41d1-9e00-0e1f2e681e28" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Delat med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Delat med information" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7cd03343-f116-4c66-b78b-8dcf314272ce}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b829e5b9-845e-41d1-9e00-0e1f2e681e28">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F572496-7B89-4D91-A444-B59A5AA2DD84}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03574480-44E3-46AB-BE0F-4F2DB7AD2FDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54671df0-3629-4224-b4fd-dac67ece5cd2"/>
+    <ds:schemaRef ds:uri="b829e5b9-845e-41d1-9e00-0e1f2e681e28"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB65B06F-C5DA-47FF-8AE2-99D7FF8F48AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="54671df0-3629-4224-b4fd-dac67ece5cd2"/>
+    <ds:schemaRef ds:uri="b829e5b9-845e-41d1-9e00-0e1f2e681e28"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>STINTMall-2019</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2233</Words>
-  <Characters>12575</Characters>
+  <Words>533</Words>
+  <Characters>2981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>898</Lines>
-  <Paragraphs>290</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>STINTMall</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Emanuel Identity Manuals AB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14518</CharactersWithSpaces>
+  <CharactersWithSpaces>3477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>STINTMall</dc:title>
   <dc:subject/>
-  <dc:creator>Kristina Jesinkey</dc:creator>
+  <dc:creator>Karin Forslund</dc:creator>
   <cp:keywords/>
-  <dc:description/>
+  <dc:description>2009.11, i MS Word 2003, Sv. Rev 2010.08_x000d_
+Av: Carin Ländström, 08-556 014 30_x000d_
+Emanuel Identity Manuals AB</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>STINTMall</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C4E2194DF228D447ABEB08CFED4C2EC2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>